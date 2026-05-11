--- v0 (2025-12-05)
+++ v1 (2026-05-11)
@@ -1,29 +1,28 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -107,574 +106,121 @@
       </w:r>
       <w:r w:rsidR="0044290B" w:rsidRPr="0044290B">
         <w:rPr>
           <w:bCs/>
           <w:lang w:bidi="pt-BR"/>
         </w:rPr>
         <w:t>a esquerda</w:t>
       </w:r>
       <w:r w:rsidRPr="0044290B">
         <w:rPr>
           <w:bCs/>
           <w:lang w:bidi="pt-BR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01F73D7E" w14:textId="77777777" w:rsidR="005230AA" w:rsidRPr="00864528" w:rsidRDefault="005230AA" w:rsidP="00544D1B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31520D11" w14:textId="77777777" w:rsidR="00544D1B" w:rsidRPr="00544D1B" w:rsidRDefault="00544D1B" w:rsidP="00544D1B">
+    <w:p w14:paraId="31520D11" w14:textId="48193CB2" w:rsidR="00544D1B" w:rsidRPr="00544D1B" w:rsidRDefault="00544D1B" w:rsidP="00544D1B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00544D1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Autor 1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00544D1B">
-[...149 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="33CC14AD" w14:textId="77777777" w:rsidR="00544D1B" w:rsidRPr="00544D1B" w:rsidRDefault="00544D1B" w:rsidP="00544D1B">
+    <w:p w14:paraId="33CC14AD" w14:textId="0B2A2414" w:rsidR="00544D1B" w:rsidRPr="00544D1B" w:rsidRDefault="00544D1B" w:rsidP="00544D1B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00544D1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Autor 2 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00544D1B">
-[...149 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="3741FFF9" w14:textId="77777777" w:rsidR="00544D1B" w:rsidRPr="00544D1B" w:rsidRDefault="00544D1B" w:rsidP="00544D1B">
+    <w:p w14:paraId="3741FFF9" w14:textId="2BE072CD" w:rsidR="00544D1B" w:rsidRPr="00544D1B" w:rsidRDefault="00544D1B" w:rsidP="00544D1B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00544D1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Autor 3 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00544D1B">
-[...149 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="3BF7ED5F" w14:textId="77777777" w:rsidR="005230AA" w:rsidRPr="00864528" w:rsidRDefault="005230AA" w:rsidP="00544D1B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65A5A528" w14:textId="4DCD7572" w:rsidR="00544D1B" w:rsidRPr="00D63DE2" w:rsidRDefault="005230AA" w:rsidP="00AC3F66">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D63DE2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -747,63 +293,63 @@
       </w:r>
       <w:r w:rsidRPr="00D63DE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2021 - Resumos</w:t>
       </w:r>
       <w:r w:rsidRPr="00D63DE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00544D1B" w:rsidRPr="00D63DE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Insira o texto aqui.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="514F54F9" w14:textId="16CAA515" w:rsidR="00544D1B" w:rsidRPr="00D63DE2" w:rsidRDefault="00544D1B" w:rsidP="00AC3F66">
+    <w:p w14:paraId="514F54F9" w14:textId="16CAA515" w:rsidR="00544D1B" w:rsidRPr="00115C13" w:rsidRDefault="00544D1B" w:rsidP="00AC3F66">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:bidi="pt-BR"/>
+          <w:lang w:val="en-US" w:bidi="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D63DE2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Palavras-</w:t>
       </w:r>
       <w:r w:rsidRPr="00D63DE2">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>chave:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D63DE2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -906,1013 +452,129 @@
           <w:szCs w:val="20"/>
           <w:lang w:bidi="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">fonte Times New Roman, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D63DE2">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="pt-BR"/>
         </w:rPr>
         <w:t>tamanho 10, justificado)</w:t>
       </w:r>
       <w:r w:rsidR="00F61FFA" w:rsidRPr="00D63DE2">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00F61FFA" w:rsidRPr="00D63DE2">
+      <w:r w:rsidR="00F61FFA" w:rsidRPr="00115C13">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NBR 6028:2021 - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F61FFA" w:rsidRPr="00115C13">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Resumos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="7FF475CB" w14:textId="77777777" w:rsidR="005230AA" w:rsidRPr="00864528" w:rsidRDefault="005230AA" w:rsidP="00AC3F66">
+    <w:p w14:paraId="7FF475CB" w14:textId="77777777" w:rsidR="005230AA" w:rsidRPr="00115C13" w:rsidRDefault="005230AA" w:rsidP="00AC3F66">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="686341A3" w14:textId="77777777" w:rsidR="00544D1B" w:rsidRPr="00D63DE2" w:rsidRDefault="00544D1B" w:rsidP="00AC3F66">
+    <w:p w14:paraId="686341A3" w14:textId="77777777" w:rsidR="00544D1B" w:rsidRPr="00115C13" w:rsidRDefault="00544D1B" w:rsidP="00AC3F66">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D63DE2">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00115C13">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06CDDFBE" w14:textId="4FDE9F37" w:rsidR="00AC3F66" w:rsidRPr="00D63DE2" w:rsidRDefault="00AC3F66" w:rsidP="00AC3F66">
+    <w:p w14:paraId="06CDDFBE" w14:textId="4FDE9F37" w:rsidR="00AC3F66" w:rsidRPr="00115C13" w:rsidRDefault="00AC3F66" w:rsidP="00AC3F66">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D63DE2">
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00115C13">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="en-US"/>
-[...901 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>The abstract should be written in Times New Roman, font, size 10, with single line spacing and justified alignment. Must be typed without paragraph. It should not contain citations, acronyms and references. Must have a minimum of 150 and a maximum of 250 words. It should contain an introduction to the theme, the paper objective, the methodological procedures, the results and the final considerations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CA717E7" w14:textId="4F523CAC" w:rsidR="00544D1B" w:rsidRPr="00D63DE2" w:rsidRDefault="00544D1B" w:rsidP="00AC3F66">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D63DE2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
       <w:r w:rsidRPr="00D63DE2">
         <w:rPr>
@@ -2301,833 +963,224 @@
       </w:r>
       <w:r w:rsidRPr="0044290B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="pt-BR"/>
         </w:rPr>
         <w:t>Insira o texto aqui.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22360A7E" w14:textId="77777777" w:rsidR="0093112E" w:rsidRDefault="0093112E" w:rsidP="0093112E"/>
     <w:p w14:paraId="30AEFF94" w14:textId="6007A59F" w:rsidR="00725813" w:rsidRPr="00725813" w:rsidRDefault="00725813" w:rsidP="00725813">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00725813">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Para dúvidas no </w:t>
       </w:r>
       <w:r w:rsidRPr="00725813">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">preenchimento do </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00725813">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>template</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00725813">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> e normalização</w:t>
       </w:r>
       <w:r w:rsidRPr="00725813">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> entrar em contato via e-mail com: </w:t>
       </w:r>
       <w:r w:rsidR="00606B05" w:rsidRPr="00606B05">
         <w:t>campos.neutrais@furg.br.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="448FA12A" w14:textId="77777777" w:rsidR="00725813" w:rsidRPr="00725813" w:rsidRDefault="00725813" w:rsidP="00725813">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B3888EB" w14:textId="2FA0E61E" w:rsidR="00A04F63" w:rsidRDefault="00A04F63">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="3C31BB76" w14:textId="4904B798" w:rsidR="00A06DCA" w:rsidRPr="00A06DCA" w:rsidRDefault="00A06DCA" w:rsidP="00115C13">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
-[...611 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00A06DCA" w:rsidRPr="00A06DCA" w:rsidSect="0012041F">
-      <w:headerReference w:type="even" r:id="rId15"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="0" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5543FCB2" w14:textId="77777777" w:rsidR="00C83377" w:rsidRDefault="00C83377">
+    <w:p w14:paraId="4BD19448" w14:textId="77777777" w:rsidR="00CE1360" w:rsidRDefault="00CE1360">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D56D5D6" w14:textId="77777777" w:rsidR="00C83377" w:rsidRDefault="00C83377">
+    <w:p w14:paraId="244DA1FB" w14:textId="77777777" w:rsidR="00CE1360" w:rsidRDefault="00CE1360">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="0">
     <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="01"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
+    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:id w:val="333881869"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="35517C0F" w14:textId="35188D58" w:rsidR="00F94EFA" w:rsidRDefault="00F94EFA" w:rsidP="00307BC7">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
@@ -3146,53 +1199,53 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="72C53E37" w14:textId="13BC2E86" w:rsidR="003548A4" w:rsidRDefault="003548A4" w:rsidP="00F94EFA">
     <w:pPr>
       <w:ind w:right="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:bookmarkStart w:id="1" w:name="_heading=h.xbv896qoaptx" w:colFirst="0" w:colLast="0" w:displacedByCustomXml="next"/>
+  <w:bookmarkStart w:id="1" w:name="_heading=h.8hngju6sak7a" w:colFirst="0" w:colLast="0" w:displacedByCustomXml="next"/>
   <w:bookmarkEnd w:id="1" w:displacedByCustomXml="next"/>
-  <w:bookmarkStart w:id="2" w:name="_heading=h.8hngju6sak7a" w:colFirst="0" w:colLast="0" w:displacedByCustomXml="next"/>
+  <w:bookmarkStart w:id="2" w:name="_heading=h.xbv896qoaptx" w:colFirst="0" w:colLast="0" w:displacedByCustomXml="next"/>
   <w:bookmarkEnd w:id="2" w:displacedByCustomXml="next"/>
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="-2064236804"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="0E73CEA9" w14:textId="2850A240" w:rsidR="00F94EFA" w:rsidRPr="000B425C" w:rsidRDefault="00F94EFA" w:rsidP="00307BC7">
         <w:pPr>
@@ -3285,60 +1338,60 @@
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="79C8401C" w14:textId="38C0247C" w:rsidR="003548A4" w:rsidRPr="00227F1B" w:rsidRDefault="00D63DE2" w:rsidP="00D63DE2">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="right" w:pos="9071"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0053051D">
       <w:rPr>
         <w:color w:val="1F497D" w:themeColor="text2"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">AUTOR, A. </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="0053051D">
       <w:rPr>
         <w:color w:val="1F497D" w:themeColor="text2"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Titulo</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="0053051D">
       <w:rPr>
         <w:color w:val="1F497D" w:themeColor="text2"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>: subtítulo.</w:t>
     </w:r>
     <w:r w:rsidRPr="0053051D">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00405920" w:rsidRPr="0053051D">
       <w:rPr>
         <w:b/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
@@ -3643,58 +1696,58 @@
         <w:bCs/>
         <w:iCs/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>1314)</w:t>
     </w:r>
     <w:r w:rsidR="0094461D" w:rsidRPr="00227F1B">
       <w:rPr>
         <w:bCs/>
         <w:iCs/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0933EBA6" w14:textId="77777777" w:rsidR="00C83377" w:rsidRDefault="00C83377">
+    <w:p w14:paraId="0FDF079C" w14:textId="77777777" w:rsidR="00CE1360" w:rsidRDefault="00CE1360">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C6A70E8" w14:textId="77777777" w:rsidR="00C83377" w:rsidRDefault="00C83377">
+    <w:p w14:paraId="285F12A3" w14:textId="77777777" w:rsidR="00CE1360" w:rsidRDefault="00CE1360">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="56FC1775" w14:textId="77777777" w:rsidR="003548A4" w:rsidRDefault="00B1404B">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:ind w:right="-427"/>
       <w:jc w:val="right"/>
@@ -5366,95 +3419,96 @@
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1923830688">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="457842015">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="884676930">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1322464295">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="180"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003548A4"/>
     <w:rsid w:val="00016E2E"/>
     <w:rsid w:val="00020402"/>
     <w:rsid w:val="00041D38"/>
     <w:rsid w:val="00043A64"/>
     <w:rsid w:val="000468CB"/>
     <w:rsid w:val="0005068D"/>
     <w:rsid w:val="0005657C"/>
     <w:rsid w:val="000577B6"/>
     <w:rsid w:val="00057CE8"/>
     <w:rsid w:val="00072163"/>
     <w:rsid w:val="000765AB"/>
     <w:rsid w:val="00092CEB"/>
     <w:rsid w:val="0009555E"/>
     <w:rsid w:val="000A1058"/>
     <w:rsid w:val="000A4843"/>
     <w:rsid w:val="000B425C"/>
     <w:rsid w:val="000E7CD5"/>
     <w:rsid w:val="001065CA"/>
     <w:rsid w:val="001133BB"/>
+    <w:rsid w:val="00115C13"/>
     <w:rsid w:val="0012041F"/>
     <w:rsid w:val="00122056"/>
     <w:rsid w:val="00152344"/>
     <w:rsid w:val="00160C67"/>
     <w:rsid w:val="001637F9"/>
     <w:rsid w:val="001A11AD"/>
     <w:rsid w:val="001A342F"/>
     <w:rsid w:val="001B081E"/>
     <w:rsid w:val="001C6486"/>
     <w:rsid w:val="001D5B1A"/>
     <w:rsid w:val="001D77EB"/>
     <w:rsid w:val="001E00B9"/>
     <w:rsid w:val="001E1EFF"/>
     <w:rsid w:val="001E6969"/>
     <w:rsid w:val="002054B0"/>
     <w:rsid w:val="00206AE7"/>
     <w:rsid w:val="00216DDC"/>
     <w:rsid w:val="002211A8"/>
     <w:rsid w:val="00227F1B"/>
     <w:rsid w:val="00237E20"/>
     <w:rsid w:val="00245D75"/>
     <w:rsid w:val="0025157D"/>
     <w:rsid w:val="00266877"/>
     <w:rsid w:val="002762AE"/>
     <w:rsid w:val="00277230"/>
@@ -5595,67 +3649,69 @@
     <w:rsid w:val="00B61936"/>
     <w:rsid w:val="00B67C5B"/>
     <w:rsid w:val="00B8632C"/>
     <w:rsid w:val="00BB4874"/>
     <w:rsid w:val="00BC2F2D"/>
     <w:rsid w:val="00BC6434"/>
     <w:rsid w:val="00BC6E3C"/>
     <w:rsid w:val="00BE299C"/>
     <w:rsid w:val="00BF0EFE"/>
     <w:rsid w:val="00BF5BE7"/>
     <w:rsid w:val="00BF7AA5"/>
     <w:rsid w:val="00C06CF0"/>
     <w:rsid w:val="00C13FB2"/>
     <w:rsid w:val="00C15457"/>
     <w:rsid w:val="00C16B7C"/>
     <w:rsid w:val="00C26B47"/>
     <w:rsid w:val="00C30667"/>
     <w:rsid w:val="00C3759D"/>
     <w:rsid w:val="00C52B5D"/>
     <w:rsid w:val="00C83377"/>
     <w:rsid w:val="00C97C48"/>
     <w:rsid w:val="00CB650B"/>
     <w:rsid w:val="00CC13BE"/>
     <w:rsid w:val="00CC13E0"/>
     <w:rsid w:val="00CD3D78"/>
+    <w:rsid w:val="00CE1360"/>
     <w:rsid w:val="00CF38F2"/>
     <w:rsid w:val="00CF7AA5"/>
     <w:rsid w:val="00D11EF7"/>
     <w:rsid w:val="00D13B0F"/>
     <w:rsid w:val="00D33FD4"/>
     <w:rsid w:val="00D37235"/>
     <w:rsid w:val="00D413F9"/>
     <w:rsid w:val="00D5687F"/>
     <w:rsid w:val="00D63DE2"/>
     <w:rsid w:val="00D85018"/>
     <w:rsid w:val="00D85E18"/>
     <w:rsid w:val="00D91B81"/>
     <w:rsid w:val="00D9355D"/>
     <w:rsid w:val="00DA4F00"/>
     <w:rsid w:val="00DB0354"/>
     <w:rsid w:val="00DC333C"/>
     <w:rsid w:val="00DD004F"/>
+    <w:rsid w:val="00DD35B8"/>
     <w:rsid w:val="00DD6622"/>
     <w:rsid w:val="00DE3A46"/>
     <w:rsid w:val="00DF4943"/>
     <w:rsid w:val="00E0615B"/>
     <w:rsid w:val="00E119F5"/>
     <w:rsid w:val="00E25B9A"/>
     <w:rsid w:val="00E42504"/>
     <w:rsid w:val="00E5701C"/>
     <w:rsid w:val="00E57F2C"/>
     <w:rsid w:val="00E62755"/>
     <w:rsid w:val="00EA19DF"/>
     <w:rsid w:val="00EA508C"/>
     <w:rsid w:val="00EB3BC0"/>
     <w:rsid w:val="00EC5AEF"/>
     <w:rsid w:val="00EE3BAA"/>
     <w:rsid w:val="00EE3E68"/>
     <w:rsid w:val="00EF4A05"/>
     <w:rsid w:val="00F00725"/>
     <w:rsid w:val="00F1680E"/>
     <w:rsid w:val="00F23864"/>
     <w:rsid w:val="00F471EA"/>
     <w:rsid w:val="00F50AD9"/>
     <w:rsid w:val="00F564F6"/>
     <w:rsid w:val="00F61FFA"/>
     <w:rsid w:val="00F731AB"/>
@@ -6204,50 +4260,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
@@ -7504,55 +5561,55 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2089500086">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email@email.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email@email.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email@email.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7805,106 +5862,106 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgWB4XmZl66VAW+DsKq+QAUIAM3jw==">CgMxLjAyCGguZ2pkZ3hzMg5oLmg2bGlia3V0MTExbTIJaC4zMGowemxsMg5oLnhidjg5NnFvYXB0eDIOaC44aG5nanU2c2FrN2E4AHIhMTdFQXJqV2UzWjlMYWhiVjFSZHRYejhrUUJCYktRSjdF</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89D4220A-9599-4D80-A4D8-05FA99638B8F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2562</Characters>
+  <Pages>2</Pages>
+  <Words>303</Words>
+  <Characters>1701</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>27</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3030</CharactersWithSpaces>
+  <CharactersWithSpaces>1999</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>José Renato Ferraz da Silveira</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>f1c315ba4f425c80dcf028eafed2dc69faaffdfb5a4ffed800b1509ef0d87442</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ZOTERO_PREF_1">
     <vt:lpwstr>&lt;data data-version="3" zotero-version="7.0.9"&gt;&lt;session id="WGzMyc4r"/&gt;&lt;style id="http://www.zotero.org/styles/associacao-brasileira-de-normas-tecnicas-ufrgs-initials" hasBibliography="1" bibliographyStyleHasBeenSet="1"/&gt;&lt;prefs&gt;&lt;pref name="fieldType" value</vt:lpwstr>